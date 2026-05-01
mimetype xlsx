--- v1 (2026-01-29)
+++ v2 (2026-05-01)
@@ -1,1737 +1,2151 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
-    <workbookView activeTab="5" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
+    <workbookView activeTab="6" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="2018" sheetId="1" r:id="rId4"/>
     <sheet name="2019" sheetId="2" r:id="rId5"/>
     <sheet name="2020" sheetId="3" r:id="rId6"/>
     <sheet name="2021" sheetId="4" r:id="rId7"/>
     <sheet name="2022" sheetId="5" r:id="rId8"/>
     <sheet name="2023" sheetId="6" r:id="rId9"/>
+    <sheet name="2025" sheetId="7" r:id="rId10"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="553">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="690">
   <si>
     <t>Distributions for 2018</t>
   </si>
   <si>
-    <t>Nom du fonds</t>
-[...23 lines deleted...]
-    <t>Série A</t>
+    <t>Fund Name</t>
+  </si>
+  <si>
+    <t>Foreign (Non-Business) Income</t>
+  </si>
+  <si>
+    <t>Foreign (Non-Business) Income Tax Paid</t>
+  </si>
+  <si>
+    <t>Canadian Dividends</t>
+  </si>
+  <si>
+    <t>Capital Gains</t>
+  </si>
+  <si>
+    <t>Return of Capital (\"ROC\")</t>
+  </si>
+  <si>
+    <t>Total Distribution</t>
+  </si>
+  <si>
+    <t>Starlight Dividend Growth Class&lt;sup&gt;1&lt;/sup&gt; - Final Tax Allocation ($) Per Unit</t>
+  </si>
+  <si>
+    <t>Series A</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>0,241&amp;nbsp;$</t>
-[...176 lines deleted...]
-    <t>Global Real Assets Trust - Répartition finale de l’impôt (%) par part</t>
+    <t>$0.241</t>
+  </si>
+  <si>
+    <t>Series T8</t>
+  </si>
+  <si>
+    <t>$0.081</t>
+  </si>
+  <si>
+    <t>$0.526</t>
+  </si>
+  <si>
+    <t>$0.606</t>
+  </si>
+  <si>
+    <t>Series F</t>
+  </si>
+  <si>
+    <t>$0.253</t>
+  </si>
+  <si>
+    <t>Series B</t>
+  </si>
+  <si>
+    <t>$0.210</t>
+  </si>
+  <si>
+    <t>Series C</t>
+  </si>
+  <si>
+    <t>Series L</t>
+  </si>
+  <si>
+    <t>Series T8B</t>
+  </si>
+  <si>
+    <t>$0.497</t>
+  </si>
+  <si>
+    <t>$0.574</t>
+  </si>
+  <si>
+    <t>Starlight Global Balanced Fund - Final Tax Allocation ($) Per Unit</t>
+  </si>
+  <si>
+    <t>Series AA</t>
+  </si>
+  <si>
+    <t>$0.024</t>
+  </si>
+  <si>
+    <t>$0.601</t>
+  </si>
+  <si>
+    <t>Series FF</t>
+  </si>
+  <si>
+    <t>$0.579</t>
+  </si>
+  <si>
+    <t>Starlight Global Growth Fund - Final Tax Allocation ($) Per Unit</t>
+  </si>
+  <si>
+    <t>$0.741</t>
+  </si>
+  <si>
+    <t>Starlight Global Infrastructure Fund&lt;sup&gt;1&lt;/sup&gt; - Final Tax Allocation ($) Per Unit</t>
+  </si>
+  <si>
+    <t>Series ETF</t>
+  </si>
+  <si>
+    <t>$0.010</t>
+  </si>
+  <si>
+    <t>$0.069</t>
+  </si>
+  <si>
+    <t>$0.046</t>
+  </si>
+  <si>
+    <t>$0.125</t>
+  </si>
+  <si>
+    <t>Series T6</t>
+  </si>
+  <si>
+    <t>$0.012</t>
+  </si>
+  <si>
+    <t>$0.083</t>
+  </si>
+  <si>
+    <t>$0.055</t>
+  </si>
+  <si>
+    <t>$0.150</t>
+  </si>
+  <si>
+    <t>Series FT6</t>
+  </si>
+  <si>
+    <t>Series O</t>
+  </si>
+  <si>
+    <t>Series O6</t>
+  </si>
+  <si>
+    <t>Series I</t>
+  </si>
+  <si>
+    <t>Series FC</t>
+  </si>
+  <si>
+    <t>Series FCT6</t>
+  </si>
+  <si>
+    <t>Starlight Global Real Estate Fund&lt;sup&gt;1&lt;/sup&gt; - Final Tax Allocation ($) Per Unit</t>
+  </si>
+  <si>
+    <t>$0.002</t>
+  </si>
+  <si>
+    <t>$0.123</t>
+  </si>
+  <si>
+    <t>Starlight North American Equity Fund - Final Tax Allocation ($) Per Unit</t>
+  </si>
+  <si>
+    <t>$0.376</t>
+  </si>
+  <si>
+    <t>Global Real Assets Trust - Final Tax Allocation ($) Per Unit</t>
+  </si>
+  <si>
+    <t>Starlight Dividend Growth Class&lt;sup&gt;1&lt;/sup&gt; - Final Tax Allocation (%) Per Unit</t>
+  </si>
+  <si>
+    <t>100.00%</t>
+  </si>
+  <si>
+    <t>13.31%</t>
+  </si>
+  <si>
+    <t>86.69%</t>
+  </si>
+  <si>
+    <t>Starlight Global Balanced Fund - Final Tax Allocation (%) Per Unit</t>
+  </si>
+  <si>
+    <t>Starlight Global Growth Fund - Final Tax Allocation (%) Per Unit</t>
+  </si>
+  <si>
+    <t>Starlight Global Infrastructure Fund&lt;sup&gt;1&lt;/sup&gt; - Final Tax Allocation (%) Per Unit</t>
+  </si>
+  <si>
+    <t>8.00%</t>
+  </si>
+  <si>
+    <t>55.32%</t>
+  </si>
+  <si>
+    <t>36.69%</t>
+  </si>
+  <si>
+    <t>Starlight Global Real Estate Fund&lt;sup&gt;1&lt;/sup&gt; - Final Tax Allocation (%) Per Unit</t>
+  </si>
+  <si>
+    <t>1.78%</t>
+  </si>
+  <si>
+    <t>98.22%</t>
+  </si>
+  <si>
+    <t>Starlight North American Equity Fund - Final Tax Allocation (%) Per Unit</t>
+  </si>
+  <si>
+    <t>Global Real Assets Trust - Final Tax Allocation (%) Per Unit</t>
   </si>
   <si>
     <t>Distributions for 2019</t>
   </si>
   <si>
-    <t>Série FNP</t>
-[...188 lines deleted...]
-    <t>76,42&amp;nbsp;%</t>
+    <t>Series PTF</t>
+  </si>
+  <si>
+    <t>$0.043</t>
+  </si>
+  <si>
+    <t>$0.112</t>
+  </si>
+  <si>
+    <t>$0.433</t>
+  </si>
+  <si>
+    <t>$0.545</t>
+  </si>
+  <si>
+    <t>$0.407</t>
+  </si>
+  <si>
+    <t>$0.513</t>
+  </si>
+  <si>
+    <t>$0.345</t>
+  </si>
+  <si>
+    <t>$0.195</t>
+  </si>
+  <si>
+    <t>$0.540</t>
+  </si>
+  <si>
+    <t>$0.187</t>
+  </si>
+  <si>
+    <t>$0.519</t>
+  </si>
+  <si>
+    <t>$0.374</t>
+  </si>
+  <si>
+    <t>$0.096</t>
+  </si>
+  <si>
+    <t>$0.404</t>
+  </si>
+  <si>
+    <t>$0.500</t>
+  </si>
+  <si>
+    <t>$0.110</t>
+  </si>
+  <si>
+    <t>$0.464</t>
+  </si>
+  <si>
+    <t>$0.466</t>
+  </si>
+  <si>
+    <t>$0.576</t>
+  </si>
+  <si>
+    <t>$0.111</t>
+  </si>
+  <si>
+    <t>$0.577</t>
+  </si>
+  <si>
+    <t>$0.008</t>
+  </si>
+  <si>
+    <t>$0.440</t>
+  </si>
+  <si>
+    <t>$0.009</t>
+  </si>
+  <si>
+    <t>$0.493</t>
+  </si>
+  <si>
+    <t>$0.561</t>
+  </si>
+  <si>
+    <t>$0.495</t>
+  </si>
+  <si>
+    <t>$0.563</t>
+  </si>
+  <si>
+    <t>$0.496</t>
+  </si>
+  <si>
+    <t>$0.564</t>
+  </si>
+  <si>
+    <t>Starlight Canadian Financial Services Covered Call Fund&lt;sup&gt;3&lt;/sup&gt; - Final Tax Allocation ($) Per Unit</t>
+  </si>
+  <si>
+    <t>$0.029</t>
+  </si>
+  <si>
+    <t>$0.030</t>
+  </si>
+  <si>
+    <t>$0.051</t>
+  </si>
+  <si>
+    <t>Starlight Enhanced Yield Fund&lt;sup&gt;3&lt;/sup&gt; - Final Tax Allocation ($) Per Unit</t>
+  </si>
+  <si>
+    <t>$0.011</t>
+  </si>
+  <si>
+    <t>$0.133</t>
+  </si>
+  <si>
+    <t>$0.144</t>
+  </si>
+  <si>
+    <t>$0.036</t>
+  </si>
+  <si>
+    <t>$0.115</t>
+  </si>
+  <si>
+    <t>$0.151</t>
+  </si>
+  <si>
+    <t>Series T5</t>
+  </si>
+  <si>
+    <t>$0.167</t>
+  </si>
+  <si>
+    <t>20.57%</t>
+  </si>
+  <si>
+    <t>79.43%</t>
+  </si>
+  <si>
+    <t>79.42%</t>
+  </si>
+  <si>
+    <t>63.90%</t>
+  </si>
+  <si>
+    <t>36.10%</t>
+  </si>
+  <si>
+    <t>36.09%</t>
+  </si>
+  <si>
+    <t>19.17%</t>
+  </si>
+  <si>
+    <t>80.83%</t>
+  </si>
+  <si>
+    <t>1.58%</t>
+  </si>
+  <si>
+    <t>87.95%</t>
+  </si>
+  <si>
+    <t>Starlight Canadian Financial Services Covered Call Fund&lt;sup&gt;3&lt;/sup&gt; - Final Tax Allocation (%) Per Unit</t>
+  </si>
+  <si>
+    <t>5.24%</t>
+  </si>
+  <si>
+    <t>94.76%</t>
+  </si>
+  <si>
+    <t>14.84%</t>
+  </si>
+  <si>
+    <t>85.16%</t>
+  </si>
+  <si>
+    <t>Starlight Enhanced Yield Fund&lt;sup&gt;3&lt;/sup&gt; - Final Tax Allocation (%) Per Unit</t>
+  </si>
+  <si>
+    <t>7.31%</t>
+  </si>
+  <si>
+    <t>92.69%</t>
+  </si>
+  <si>
+    <t>23.58%</t>
+  </si>
+  <si>
+    <t>76.42%</t>
   </si>
   <si>
     <t>Distributions for 2020</t>
   </si>
   <si>
-    <t>0,170&amp;nbsp;$</t>
-[...167 lines deleted...]
-    <t>84,73&amp;nbsp;%</t>
+    <t>$0.170</t>
+  </si>
+  <si>
+    <t>$0.142</t>
+  </si>
+  <si>
+    <t>$0.459</t>
+  </si>
+  <si>
+    <t>$0.429</t>
+  </si>
+  <si>
+    <t>$0.562</t>
+  </si>
+  <si>
+    <t>$1.379</t>
+  </si>
+  <si>
+    <t>$1.102</t>
+  </si>
+  <si>
+    <t>$0.610</t>
+  </si>
+  <si>
+    <t>$1.036</t>
+  </si>
+  <si>
+    <t>$0.778</t>
+  </si>
+  <si>
+    <t>$0.015</t>
+  </si>
+  <si>
+    <t>$0.041</t>
+  </si>
+  <si>
+    <t>$0.514</t>
+  </si>
+  <si>
+    <t>$0.570</t>
+  </si>
+  <si>
+    <t>$0.018</t>
+  </si>
+  <si>
+    <t>$0.049</t>
+  </si>
+  <si>
+    <t>$0.614</t>
+  </si>
+  <si>
+    <t>$0.681</t>
+  </si>
+  <si>
+    <t>$0.019</t>
+  </si>
+  <si>
+    <t>$0.623</t>
+  </si>
+  <si>
+    <t>$0.691</t>
+  </si>
+  <si>
+    <t>$0.050</t>
+  </si>
+  <si>
+    <t>$0.631</t>
+  </si>
+  <si>
+    <t>$0.700</t>
+  </si>
+  <si>
+    <t>$0.034</t>
+  </si>
+  <si>
+    <t>$0.506</t>
+  </si>
+  <si>
+    <t>$0.040</t>
+  </si>
+  <si>
+    <t>$0.594</t>
+  </si>
+  <si>
+    <t>$0.634</t>
+  </si>
+  <si>
+    <t>$0.603</t>
+  </si>
+  <si>
+    <t>$0.644</t>
+  </si>
+  <si>
+    <t>$0.611</t>
+  </si>
+  <si>
+    <t>$0.652</t>
+  </si>
+  <si>
+    <t>$0.405</t>
+  </si>
+  <si>
+    <t>Starlight Private Global Infrastructure Pool - Final Tax Allocation ($) Per Unit</t>
+  </si>
+  <si>
+    <t>$0.250</t>
+  </si>
+  <si>
+    <t>Starlight Private Global Real Estate Pool - Final Tax Allocation ($) Per Unit</t>
+  </si>
+  <si>
+    <t>$0.520</t>
+  </si>
+  <si>
+    <t>$0.107</t>
+  </si>
+  <si>
+    <t>$0.020</t>
+  </si>
+  <si>
+    <t>$0.127</t>
+  </si>
+  <si>
+    <t>$0.152</t>
+  </si>
+  <si>
+    <t>$0.027</t>
+  </si>
+  <si>
+    <t>$0.179</t>
+  </si>
+  <si>
+    <t>$0.498</t>
+  </si>
+  <si>
+    <t>23.56%</t>
+  </si>
+  <si>
+    <t>76.44%</t>
+  </si>
+  <si>
+    <t>2.69%</t>
+  </si>
+  <si>
+    <t>7.16%</t>
+  </si>
+  <si>
+    <t>90.15%</t>
+  </si>
+  <si>
+    <t>6.34%</t>
+  </si>
+  <si>
+    <t>93.66%</t>
+  </si>
+  <si>
+    <t>Starlight Private Global Infrastructure Pool - Final Tax Allocation (%) Per Unit</t>
+  </si>
+  <si>
+    <t>Starlight Private Global Real Estate Pool - Final Tax Allocation (%) Per Unit</t>
+  </si>
+  <si>
+    <t>84.29%</t>
+  </si>
+  <si>
+    <t>15.71%</t>
+  </si>
+  <si>
+    <t>84.73%</t>
   </si>
   <si>
     <t>Distributions for 2021</t>
   </si>
   <si>
-    <t>0,328&amp;nbsp;$</t>
-[...122 lines deleted...]
-    <t>71,62&amp;nbsp;%</t>
+    <t>$0.328</t>
+  </si>
+  <si>
+    <t>$0.271</t>
+  </si>
+  <si>
+    <t>$0.599</t>
+  </si>
+  <si>
+    <t>$0.113</t>
+  </si>
+  <si>
+    <t>$0.251</t>
+  </si>
+  <si>
+    <t>$0.556</t>
+  </si>
+  <si>
+    <t>$0.052</t>
+  </si>
+  <si>
+    <t>$0.548</t>
+  </si>
+  <si>
+    <t>$0.476</t>
+  </si>
+  <si>
+    <t>$0.525</t>
+  </si>
+  <si>
+    <t>$0.952</t>
+  </si>
+  <si>
+    <t>$0.350</t>
+  </si>
+  <si>
+    <t>$0.200</t>
+  </si>
+  <si>
+    <t>$0.580</t>
+  </si>
+  <si>
+    <t>Series D</t>
+  </si>
+  <si>
+    <t>$0.000</t>
+  </si>
+  <si>
+    <t>$0.080</t>
+  </si>
+  <si>
+    <t>$-0.010</t>
+  </si>
+  <si>
+    <t>$0.390</t>
+  </si>
+  <si>
+    <t>$0.120</t>
+  </si>
+  <si>
+    <t>$0.400</t>
+  </si>
+  <si>
+    <t>$0.560</t>
+  </si>
+  <si>
+    <t>$0.060</t>
+  </si>
+  <si>
+    <t>$0.090</t>
+  </si>
+  <si>
+    <t>$0.449</t>
+  </si>
+  <si>
+    <t>$0.792</t>
+  </si>
+  <si>
+    <t>$1.093</t>
+  </si>
+  <si>
+    <t>$0.048</t>
+  </si>
+  <si>
+    <t>$0.149</t>
+  </si>
+  <si>
+    <t>$0.424</t>
+  </si>
+  <si>
+    <t>54.74%</t>
+  </si>
+  <si>
+    <t>45.26%</t>
+  </si>
+  <si>
+    <t>9.42%</t>
+  </si>
+  <si>
+    <t>90.85%</t>
+  </si>
+  <si>
+    <t>90.58%</t>
+  </si>
+  <si>
+    <t>3.58%</t>
+  </si>
+  <si>
+    <t>61.44%</t>
+  </si>
+  <si>
+    <t>34.98%</t>
+  </si>
+  <si>
+    <t>-1.16%</t>
+  </si>
+  <si>
+    <t>0.94%</t>
+  </si>
+  <si>
+    <t>20.84%</t>
+  </si>
+  <si>
+    <t>71.62%</t>
   </si>
   <si>
     <t>Distributions for 2022</t>
   </si>
   <si>
-    <t>0,067&amp;nbsp;$</t>
-[...218 lines deleted...]
-    <t>78,40&amp;nbsp;%</t>
+    <t>$0.067</t>
+  </si>
+  <si>
+    <t>$0.103</t>
+  </si>
+  <si>
+    <t>$0.095</t>
+  </si>
+  <si>
+    <t>$0.146</t>
+  </si>
+  <si>
+    <t>$0.276</t>
+  </si>
+  <si>
+    <t>$0.100</t>
+  </si>
+  <si>
+    <t>$0.153</t>
+  </si>
+  <si>
+    <t>$0.128</t>
+  </si>
+  <si>
+    <t>$0.391</t>
+  </si>
+  <si>
+    <t>$0.645</t>
+  </si>
+  <si>
+    <t>$0.275</t>
+  </si>
+  <si>
+    <t>$0.541</t>
+  </si>
+  <si>
+    <t>$0.262</t>
+  </si>
+  <si>
+    <t>$0.516</t>
+  </si>
+  <si>
+    <t>$1.019</t>
+  </si>
+  <si>
+    <t>$0.450</t>
+  </si>
+  <si>
+    <t>$0.130</t>
+  </si>
+  <si>
+    <t>$0.650</t>
+  </si>
+  <si>
+    <t>$0.680</t>
+  </si>
+  <si>
+    <t>$0.470</t>
+  </si>
+  <si>
+    <t>$0.590</t>
+  </si>
+  <si>
+    <t>$0.140</t>
+  </si>
+  <si>
+    <t>$0.550</t>
+  </si>
+  <si>
+    <t>$0.600</t>
+  </si>
+  <si>
+    <t>$0.380</t>
+  </si>
+  <si>
+    <t>$0.160</t>
+  </si>
+  <si>
+    <t>$0.370</t>
+  </si>
+  <si>
+    <t>$0.670</t>
+  </si>
+  <si>
+    <t>$0.460</t>
+  </si>
+  <si>
+    <t>$0.180</t>
+  </si>
+  <si>
+    <t>$0.480</t>
+  </si>
+  <si>
+    <t>$0.720</t>
+  </si>
+  <si>
+    <t>$0.530</t>
+  </si>
+  <si>
+    <t>$0.567</t>
+  </si>
+  <si>
+    <t>Series A (USD)</t>
+  </si>
+  <si>
+    <t>Series F (USD)</t>
+  </si>
+  <si>
+    <t>$0.668</t>
+  </si>
+  <si>
+    <t>$0.678</t>
+  </si>
+  <si>
+    <t>$0.694</t>
+  </si>
+  <si>
+    <t>$1.638</t>
+  </si>
+  <si>
+    <t>$0.075</t>
+  </si>
+  <si>
+    <t>$0.327</t>
+  </si>
+  <si>
+    <t>$0.402</t>
+  </si>
+  <si>
+    <t>$0.181</t>
+  </si>
+  <si>
+    <t>$0.543</t>
+  </si>
+  <si>
+    <t>$0.312</t>
+  </si>
+  <si>
+    <t>$0.289</t>
+  </si>
+  <si>
+    <t>$0.602</t>
+  </si>
+  <si>
+    <t>$0.326</t>
+  </si>
+  <si>
+    <t>$0.416</t>
+  </si>
+  <si>
+    <t>$0.501</t>
+  </si>
+  <si>
+    <t>39.47%</t>
+  </si>
+  <si>
+    <t>60.56%</t>
+  </si>
+  <si>
+    <t>39.44%</t>
+  </si>
+  <si>
+    <t>39.45%</t>
+  </si>
+  <si>
+    <t>39.42%</t>
+  </si>
+  <si>
+    <t>1.79%</t>
+  </si>
+  <si>
+    <t>44.82%</t>
+  </si>
+  <si>
+    <t>50.82%</t>
+  </si>
+  <si>
+    <t>1.12%</t>
+  </si>
+  <si>
+    <t>19.78%</t>
+  </si>
+  <si>
+    <t>79.10%</t>
+  </si>
+  <si>
+    <t>-0.80%</t>
+  </si>
+  <si>
+    <t>0.54%</t>
+  </si>
+  <si>
+    <t>29.29%</t>
+  </si>
+  <si>
+    <t>65.61%</t>
+  </si>
+  <si>
+    <t>18.74%</t>
+  </si>
+  <si>
+    <t>81.26%</t>
+  </si>
+  <si>
+    <t>34.38%</t>
+  </si>
+  <si>
+    <t>65.62%</t>
+  </si>
+  <si>
+    <t>51.93%</t>
+  </si>
+  <si>
+    <t>48.07%</t>
+  </si>
+  <si>
+    <t>21.60%</t>
+  </si>
+  <si>
+    <t>78.40%</t>
   </si>
   <si>
     <t>Distributions for 2023</t>
   </si>
   <si>
-    <t>0,213&amp;nbsp;$</t>
-[...716 lines deleted...]
-    <t>Stone Global Sustainability Fund&lt;sup&gt;3&lt;/sup&gt; - Répartition finale de l’impôt (%) par part</t>
+    <t>$0.213</t>
+  </si>
+  <si>
+    <t>$0.295</t>
+  </si>
+  <si>
+    <t>$0.001</t>
+  </si>
+  <si>
+    <t>$0.509</t>
+  </si>
+  <si>
+    <t>$0.247</t>
+  </si>
+  <si>
+    <t>$0.342</t>
+  </si>
+  <si>
+    <t>$0.589</t>
+  </si>
+  <si>
+    <t>$0.117</t>
+  </si>
+  <si>
+    <t>$0.162</t>
+  </si>
+  <si>
+    <t>$0.291</t>
+  </si>
+  <si>
+    <t>$0.571</t>
+  </si>
+  <si>
+    <t>$0.323</t>
+  </si>
+  <si>
+    <t>$0.443</t>
+  </si>
+  <si>
+    <t>$0.766</t>
+  </si>
+  <si>
+    <t>$0.016</t>
+  </si>
+  <si>
+    <t>$0.223</t>
+  </si>
+  <si>
+    <t>Series FT8</t>
+  </si>
+  <si>
+    <t>$0.064</t>
+  </si>
+  <si>
+    <t>$0.088</t>
+  </si>
+  <si>
+    <t>$0.182</t>
+  </si>
+  <si>
+    <t>$0.334</t>
+  </si>
+  <si>
+    <t>$0.423</t>
+  </si>
+  <si>
+    <t>$0.222</t>
+  </si>
+  <si>
+    <t>$0.308</t>
+  </si>
+  <si>
+    <t>$0.532</t>
+  </si>
+  <si>
+    <t>$0.309</t>
+  </si>
+  <si>
+    <t>$0.003</t>
+  </si>
+  <si>
+    <t>$0.534</t>
+  </si>
+  <si>
+    <t>$0.297</t>
+  </si>
+  <si>
+    <t>$0.411</t>
+  </si>
+  <si>
+    <t>$0.711</t>
+  </si>
+  <si>
+    <t>$0.108</t>
+  </si>
+  <si>
+    <t>$0.265</t>
+  </si>
+  <si>
+    <t>$0.524</t>
+  </si>
+  <si>
+    <t>Series T8C&lt;sup&gt;2&lt;/sup&gt;</t>
+  </si>
+  <si>
+    <t>$0.071</t>
+  </si>
+  <si>
+    <t>$0.098</t>
+  </si>
+  <si>
+    <t>$0.220</t>
+  </si>
+  <si>
+    <t>$0.014</t>
+  </si>
+  <si>
+    <t>$0.061</t>
+  </si>
+  <si>
+    <t>$0.324</t>
+  </si>
+  <si>
+    <t>$0.070</t>
+  </si>
+  <si>
+    <t>$0.028</t>
+  </si>
+  <si>
+    <t>$0.068</t>
+  </si>
+  <si>
+    <t>$0.154</t>
+  </si>
+  <si>
+    <t>$0.237</t>
+  </si>
+  <si>
+    <t>$0.059</t>
+  </si>
+  <si>
+    <t>$0.307</t>
+  </si>
+  <si>
+    <t>Series BB&lt;sup&gt;2&lt;/sup&gt;</t>
+  </si>
+  <si>
+    <t>Series L&lt;sup&gt;2&lt;/sup&gt;</t>
+  </si>
+  <si>
+    <t>$0.044</t>
+  </si>
+  <si>
+    <t>$0.006</t>
+  </si>
+  <si>
+    <t>$0.013</t>
+  </si>
+  <si>
+    <t>$0.058</t>
+  </si>
+  <si>
+    <t>$0.084</t>
+  </si>
+  <si>
+    <t>$0.155</t>
+  </si>
+  <si>
+    <t>$0.669</t>
+  </si>
+  <si>
+    <t>$0.482</t>
+  </si>
+  <si>
+    <t>$0.572</t>
+  </si>
+  <si>
+    <t>$0.085</t>
+  </si>
+  <si>
+    <t>$0.485</t>
+  </si>
+  <si>
+    <t>$0.082</t>
+  </si>
+  <si>
+    <t>$0.486</t>
+  </si>
+  <si>
+    <t>$0.568</t>
+  </si>
+  <si>
+    <t>$0.086</t>
+  </si>
+  <si>
+    <t>$0.595</t>
+  </si>
+  <si>
+    <t>$0.094</t>
+  </si>
+  <si>
+    <t>$0.593</t>
+  </si>
+  <si>
+    <t>$0.533</t>
+  </si>
+  <si>
+    <t>$0.596</t>
+  </si>
+  <si>
+    <t>Series D&lt;sup&gt;2&lt;/sup&gt;</t>
+  </si>
+  <si>
+    <t>Series FC&lt;sup&gt;2&lt;/sup&gt;</t>
+  </si>
+  <si>
+    <t>$0.045</t>
+  </si>
+  <si>
+    <t>$0.286</t>
+  </si>
+  <si>
+    <t>Series FCT6&lt;sup&gt;2&lt;/sup&gt;</t>
+  </si>
+  <si>
+    <t>$0.255</t>
+  </si>
+  <si>
+    <t>$0.298</t>
+  </si>
+  <si>
+    <t>$-0.018</t>
+  </si>
+  <si>
+    <t>$0.467</t>
+  </si>
+  <si>
+    <t>$0.582</t>
+  </si>
+  <si>
+    <t>$0.114</t>
+  </si>
+  <si>
+    <t>$-0.017</t>
+  </si>
+  <si>
+    <t>$0.452</t>
+  </si>
+  <si>
+    <t>$0.481</t>
+  </si>
+  <si>
+    <t>$0.119</t>
+  </si>
+  <si>
+    <t>$0.468</t>
+  </si>
+  <si>
+    <t>$0.583</t>
+  </si>
+  <si>
+    <t>$0.116</t>
+  </si>
+  <si>
+    <t>$0.394</t>
+  </si>
+  <si>
+    <t>$0.505</t>
+  </si>
+  <si>
+    <t>$0.126</t>
+  </si>
+  <si>
+    <t>$-0.019</t>
+  </si>
+  <si>
+    <t>$0.483</t>
+  </si>
+  <si>
+    <t>$0.605</t>
+  </si>
+  <si>
+    <t>$0.122</t>
+  </si>
+  <si>
+    <t>$0.528</t>
+  </si>
+  <si>
+    <t>$0.608</t>
+  </si>
+  <si>
+    <t>$0.266</t>
+  </si>
+  <si>
+    <t>$-0.009</t>
+  </si>
+  <si>
+    <t>$0.007</t>
+  </si>
+  <si>
+    <t>$0.234</t>
+  </si>
+  <si>
+    <t>$0.292</t>
+  </si>
+  <si>
+    <t>$0.197</t>
+  </si>
+  <si>
+    <t>$0.252</t>
+  </si>
+  <si>
+    <t>$0.420</t>
+  </si>
+  <si>
+    <t>$0.660</t>
+  </si>
+  <si>
+    <t>$0.690</t>
+  </si>
+  <si>
+    <t>$0.710</t>
+  </si>
+  <si>
+    <t>$0.730</t>
+  </si>
+  <si>
+    <t>$0.510</t>
+  </si>
+  <si>
+    <t>$0.760</t>
+  </si>
+  <si>
+    <t>$0.630</t>
+  </si>
+  <si>
+    <t>$0.620</t>
+  </si>
+  <si>
+    <t>Unison Acquisition Trust - Final Tax Allocation ($) Per Unit</t>
+  </si>
+  <si>
+    <t>$0.109</t>
+  </si>
+  <si>
+    <t>$0.073</t>
+  </si>
+  <si>
+    <t>$0.137</t>
+  </si>
+  <si>
+    <t>$0.091</t>
+  </si>
+  <si>
+    <t>$0.227</t>
+  </si>
+  <si>
+    <t>$0.172</t>
+  </si>
+  <si>
+    <t>$0.038</t>
+  </si>
+  <si>
+    <t>Series FT5</t>
+  </si>
+  <si>
+    <t>$0.352</t>
+  </si>
+  <si>
+    <t>Stone Global Sustainability Fund&lt;sup&gt;3&lt;/sup&gt; - Final Tax Allocation ($) Per Unit</t>
+  </si>
+  <si>
+    <t>$0.232</t>
+  </si>
+  <si>
+    <t>$0.212</t>
+  </si>
+  <si>
+    <t>Series T8A</t>
+  </si>
+  <si>
+    <t>41.85%</t>
+  </si>
+  <si>
+    <t>58.01%</t>
+  </si>
+  <si>
+    <t>0.14%</t>
+  </si>
+  <si>
+    <t>41.86%</t>
+  </si>
+  <si>
+    <t>58.02%</t>
+  </si>
+  <si>
+    <t>0.12%</t>
+  </si>
+  <si>
+    <t>20.54%</t>
+  </si>
+  <si>
+    <t>28.46%</t>
+  </si>
+  <si>
+    <t>51.00%</t>
+  </si>
+  <si>
+    <t>42.21%</t>
+  </si>
+  <si>
+    <t>57.79%</t>
+  </si>
+  <si>
+    <t>4.50%</t>
+  </si>
+  <si>
+    <t>6.23%</t>
+  </si>
+  <si>
+    <t>89.27%</t>
+  </si>
+  <si>
+    <t>19.09%</t>
+  </si>
+  <si>
+    <t>26.46%</t>
+  </si>
+  <si>
+    <t>54.45%</t>
+  </si>
+  <si>
+    <t>43.06%</t>
+  </si>
+  <si>
+    <t>56.94%</t>
+  </si>
+  <si>
+    <t>41.76%</t>
+  </si>
+  <si>
+    <t>57.88%</t>
+  </si>
+  <si>
+    <t>0.36%</t>
+  </si>
+  <si>
+    <t>41.69%</t>
+  </si>
+  <si>
+    <t>57.78%</t>
+  </si>
+  <si>
+    <t>0.53%</t>
+  </si>
+  <si>
+    <t>41.74%</t>
+  </si>
+  <si>
+    <t>57.85%</t>
+  </si>
+  <si>
+    <t>0.42%</t>
+  </si>
+  <si>
+    <t>20.66%</t>
+  </si>
+  <si>
+    <t>28.63%</t>
+  </si>
+  <si>
+    <t>50.71%</t>
+  </si>
+  <si>
+    <t>23.23%</t>
+  </si>
+  <si>
+    <t>32.19%</t>
+  </si>
+  <si>
+    <t>44.85%</t>
+  </si>
+  <si>
+    <t>49.98%</t>
+  </si>
+  <si>
+    <t>50.02%</t>
+  </si>
+  <si>
+    <t>3.56%</t>
+  </si>
+  <si>
+    <t>15.37%</t>
+  </si>
+  <si>
+    <t>81.07%</t>
+  </si>
+  <si>
+    <t>58.25%</t>
+  </si>
+  <si>
+    <t>41.75%</t>
+  </si>
+  <si>
+    <t>11.16%</t>
+  </si>
+  <si>
+    <t>27.36%</t>
+  </si>
+  <si>
+    <t>61.48%</t>
+  </si>
+  <si>
+    <t>8.34%</t>
+  </si>
+  <si>
+    <t>20.44%</t>
+  </si>
+  <si>
+    <t>71.21%</t>
+  </si>
+  <si>
+    <t>23.17%</t>
+  </si>
+  <si>
+    <t>56.63%</t>
+  </si>
+  <si>
+    <t>20.20%</t>
+  </si>
+  <si>
+    <t>15.54%</t>
+  </si>
+  <si>
+    <t>80.88%</t>
+  </si>
+  <si>
+    <t>88.45%</t>
+  </si>
+  <si>
+    <t>11.55%</t>
+  </si>
+  <si>
+    <t>8.65%</t>
+  </si>
+  <si>
+    <t>37.52%</t>
+  </si>
+  <si>
+    <t>53.83%</t>
+  </si>
+  <si>
+    <t>14.91%</t>
+  </si>
+  <si>
+    <t>85.09%</t>
+  </si>
+  <si>
+    <t>14.43%</t>
+  </si>
+  <si>
+    <t>85.57%</t>
+  </si>
+  <si>
+    <t>15.78%</t>
+  </si>
+  <si>
+    <t>84.22%</t>
+  </si>
+  <si>
+    <t>14.48%</t>
+  </si>
+  <si>
+    <t>85.52%</t>
+  </si>
+  <si>
+    <t>15.94%</t>
+  </si>
+  <si>
+    <t>84.06%</t>
+  </si>
+  <si>
+    <t>14.45%</t>
+  </si>
+  <si>
+    <t>85.55%</t>
+  </si>
+  <si>
+    <t>15.99%</t>
+  </si>
+  <si>
+    <t>84.01%</t>
+  </si>
+  <si>
+    <t>32.24%</t>
+  </si>
+  <si>
+    <t>67.76%</t>
+  </si>
+  <si>
+    <t>20.64%</t>
+  </si>
+  <si>
+    <t>-3.08%</t>
+  </si>
+  <si>
+    <t>2.28%</t>
+  </si>
+  <si>
+    <t>80.16%</t>
+  </si>
+  <si>
+    <t>20.26%</t>
+  </si>
+  <si>
+    <t>-3.02%</t>
+  </si>
+  <si>
+    <t>2.24%</t>
+  </si>
+  <si>
+    <t>80.53%</t>
+  </si>
+  <si>
+    <t>23.11%</t>
+  </si>
+  <si>
+    <t>-3.45%</t>
+  </si>
+  <si>
+    <t>2.55%</t>
+  </si>
+  <si>
+    <t>77.78%</t>
+  </si>
+  <si>
+    <t>20.48%</t>
+  </si>
+  <si>
+    <t>-3.06%</t>
+  </si>
+  <si>
+    <t>2.26%</t>
+  </si>
+  <si>
+    <t>80.31%</t>
+  </si>
+  <si>
+    <t>22.91%</t>
+  </si>
+  <si>
+    <t>-3.42%</t>
+  </si>
+  <si>
+    <t>2.53%</t>
+  </si>
+  <si>
+    <t>77.98%</t>
+  </si>
+  <si>
+    <t>20.91%</t>
+  </si>
+  <si>
+    <t>-3.12%</t>
+  </si>
+  <si>
+    <t>2.31%</t>
+  </si>
+  <si>
+    <t>79.90%</t>
+  </si>
+  <si>
+    <t>23.03%</t>
+  </si>
+  <si>
+    <t>-3.44%</t>
+  </si>
+  <si>
+    <t>2.54%</t>
+  </si>
+  <si>
+    <t>77.86%</t>
+  </si>
+  <si>
+    <t>20.98%</t>
+  </si>
+  <si>
+    <t>-3.13%</t>
+  </si>
+  <si>
+    <t>2.32%</t>
+  </si>
+  <si>
+    <t>79.83%</t>
+  </si>
+  <si>
+    <t>43.51%</t>
+  </si>
+  <si>
+    <t>-6.49%</t>
+  </si>
+  <si>
+    <t>4.80%</t>
+  </si>
+  <si>
+    <t>58.18%</t>
+  </si>
+  <si>
+    <t>Unison Acquisition Trust - Final Tax Allocation (%) Per Unit</t>
+  </si>
+  <si>
+    <t>60.14%</t>
+  </si>
+  <si>
+    <t>39.86%</t>
+  </si>
+  <si>
+    <t>Stone Global Sustainability Fund&lt;sup&gt;3&lt;/sup&gt; - Final Tax Allocation (%) Per Unit</t>
+  </si>
+  <si>
+    <t>Distributions for 2025</t>
+  </si>
+  <si>
+    <t>$0.299</t>
+  </si>
+  <si>
+    <t>$0.205</t>
+  </si>
+  <si>
+    <t>$0.655</t>
+  </si>
+  <si>
+    <t>$0.159</t>
+  </si>
+  <si>
+    <t>$0.191</t>
+  </si>
+  <si>
+    <t>$0.268</t>
+  </si>
+  <si>
+    <t>$0.437</t>
+  </si>
+  <si>
+    <t>$0.032</t>
+  </si>
+  <si>
+    <t>$0.737</t>
+  </si>
+  <si>
+    <t>$0.647</t>
+  </si>
+  <si>
+    <t>$0.359</t>
+  </si>
+  <si>
+    <t>$0.451</t>
+  </si>
+  <si>
+    <t>$0.980</t>
+  </si>
+  <si>
+    <t>$0.173</t>
+  </si>
+  <si>
+    <t>$0.168</t>
+  </si>
+  <si>
+    <t>$0.722</t>
+  </si>
+  <si>
+    <t>$0.907</t>
+  </si>
+  <si>
+    <t>$0.343</t>
+  </si>
+  <si>
+    <t>$0.555</t>
+  </si>
+  <si>
+    <t>$0.306</t>
+  </si>
+  <si>
+    <t>$0.657</t>
+  </si>
+  <si>
+    <t>$0.243</t>
+  </si>
+  <si>
+    <t>$0.305</t>
+  </si>
+  <si>
+    <t>$0.322</t>
+  </si>
+  <si>
+    <t>$0.406</t>
+  </si>
+  <si>
+    <t>$0.878</t>
+  </si>
+  <si>
+    <t>$0.421</t>
+  </si>
+  <si>
+    <t>$0.586</t>
+  </si>
+  <si>
+    <t>$0.414</t>
+  </si>
+  <si>
+    <t>$0.845</t>
+  </si>
+  <si>
+    <t>$0.389</t>
+  </si>
+  <si>
+    <t>$0.839</t>
+  </si>
+  <si>
+    <t>$0.708</t>
+  </si>
+  <si>
+    <t>$0.076</t>
+  </si>
+  <si>
+    <t>$0.546</t>
+  </si>
+  <si>
+    <t>$0.618</t>
+  </si>
+  <si>
+    <t>$0.385</t>
+  </si>
+  <si>
+    <t>$0.188</t>
+  </si>
+  <si>
+    <t>$-0.029</t>
+  </si>
+  <si>
+    <t>$0.395</t>
+  </si>
+  <si>
+    <t>$-0.013</t>
+  </si>
+  <si>
+    <t>$0.077</t>
+  </si>
+  <si>
+    <t>$-0.012</t>
+  </si>
+  <si>
+    <t>$0.375</t>
+  </si>
+  <si>
+    <t>$-0.028</t>
+  </si>
+  <si>
+    <t>$0.398</t>
+  </si>
+  <si>
+    <t>$0.186</t>
+  </si>
+  <si>
+    <t>$0.484</t>
+  </si>
+  <si>
+    <t>$0.316</t>
+  </si>
+  <si>
+    <t>$-0.048</t>
+  </si>
+  <si>
+    <t>$0.294</t>
+  </si>
+  <si>
+    <t>$0.521</t>
+  </si>
+  <si>
+    <t>$0.311</t>
+  </si>
+  <si>
+    <t>$0.609</t>
+  </si>
+  <si>
+    <t>$0.321</t>
+  </si>
+  <si>
+    <t>$0.315</t>
+  </si>
+  <si>
+    <t>$0.303</t>
+  </si>
+  <si>
+    <t>Series B (USD)</t>
+  </si>
+  <si>
+    <t>Tower Development Trust - Final Tax Allocation ($) Per Unit</t>
+  </si>
+  <si>
+    <t>Series C (USD)</t>
+  </si>
+  <si>
+    <t>$0.037</t>
+  </si>
+  <si>
+    <t>23.14%</t>
+  </si>
+  <si>
+    <t>45.61%</t>
+  </si>
+  <si>
+    <t>31.24%</t>
+  </si>
+  <si>
+    <t>37.56%</t>
+  </si>
+  <si>
+    <t>45.12%</t>
+  </si>
+  <si>
+    <t>17.32%</t>
+  </si>
+  <si>
+    <t>36.31%</t>
+  </si>
+  <si>
+    <t>59.31%</t>
+  </si>
+  <si>
+    <t>4.38%</t>
+  </si>
+  <si>
+    <t>18.85%</t>
+  </si>
+  <si>
+    <t>8.51%</t>
+  </si>
+  <si>
+    <t>72.64%</t>
+  </si>
+  <si>
+    <t>36.64%</t>
+  </si>
+  <si>
+    <t>46.00%</t>
+  </si>
+  <si>
+    <t>17.37%</t>
+  </si>
+  <si>
+    <t>24.68%</t>
+  </si>
+  <si>
+    <t>3.79%</t>
+  </si>
+  <si>
+    <t>71.53%</t>
+  </si>
+  <si>
+    <t>18.48%</t>
+  </si>
+  <si>
+    <t>1.94%</t>
+  </si>
+  <si>
+    <t>79.58%</t>
+  </si>
+  <si>
+    <t>38.25%</t>
+  </si>
+  <si>
+    <t>61.75%</t>
+  </si>
+  <si>
+    <t>0.00%</t>
+  </si>
+  <si>
+    <t>36.65%</t>
+  </si>
+  <si>
+    <t>46.47%</t>
+  </si>
+  <si>
+    <t>16.88%</t>
+  </si>
+  <si>
+    <t>36.83%</t>
+  </si>
+  <si>
+    <t>46.20%</t>
+  </si>
+  <si>
+    <t>16.97%</t>
+  </si>
+  <si>
+    <t>36.68%</t>
+  </si>
+  <si>
+    <t>46.26%</t>
+  </si>
+  <si>
+    <t>17.05%</t>
+  </si>
+  <si>
+    <t>19.31%</t>
+  </si>
+  <si>
+    <t>8.76%</t>
+  </si>
+  <si>
+    <t>71.93%</t>
+  </si>
+  <si>
+    <t>13.10%</t>
+  </si>
+  <si>
+    <t>86.90%</t>
+  </si>
+  <si>
+    <t>13.23%</t>
+  </si>
+  <si>
+    <t>86.77%</t>
+  </si>
+  <si>
+    <t>11.74%</t>
+  </si>
+  <si>
+    <t>88.26%</t>
+  </si>
+  <si>
+    <t>35.51%</t>
+  </si>
+  <si>
+    <t>64.49%</t>
+  </si>
+  <si>
+    <t>32.26%</t>
+  </si>
+  <si>
+    <t>-4.92%</t>
+  </si>
+  <si>
+    <t>4.73%</t>
+  </si>
+  <si>
+    <t>67.93%</t>
+  </si>
+  <si>
+    <t>14.63%</t>
+  </si>
+  <si>
+    <t>-2.23%</t>
+  </si>
+  <si>
+    <t>2.15%</t>
+  </si>
+  <si>
+    <t>85.46%</t>
+  </si>
+  <si>
+    <t>17.06%</t>
+  </si>
+  <si>
+    <t>-2.60%</t>
+  </si>
+  <si>
+    <t>2.50%</t>
+  </si>
+  <si>
+    <t>83.04%</t>
+  </si>
+  <si>
+    <t>31.99%</t>
+  </si>
+  <si>
+    <t>-4.88%</t>
+  </si>
+  <si>
+    <t>4.69%</t>
+  </si>
+  <si>
+    <t>68.20%</t>
+  </si>
+  <si>
+    <t>38.46%</t>
+  </si>
+  <si>
+    <t>-5.87%</t>
+  </si>
+  <si>
+    <t>5.64%</t>
+  </si>
+  <si>
+    <t>61.76%</t>
+  </si>
+  <si>
+    <t>51.99%</t>
+  </si>
+  <si>
+    <t>-7.93%</t>
+  </si>
+  <si>
+    <t>7.63%</t>
+  </si>
+  <si>
+    <t>48.32%</t>
+  </si>
+  <si>
+    <t>51.01%</t>
+  </si>
+  <si>
+    <t>48.99%</t>
+  </si>
+  <si>
+    <t>Tower Development Trust - Final Tax Allocation (%) Per Unit</t>
+  </si>
+  <si>
+    <t>33.28%</t>
+  </si>
+  <si>
+    <t>1.45%</t>
+  </si>
+  <si>
+    <t>14.77%</t>
+  </si>
+  <si>
+    <t>50.50%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1783,74 +2197,78 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123c3c8de676728340785356023b87e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123c3c8de676728340785356023b87e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123c3c8de676728340785356023b87e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123c3c8de676728340785356023b87e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123c3c8de676728340785356023b87e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123c3c8de676728340785356023b87e.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123c3c8de676728340785356023b87e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2124075" cy="428625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Logo" descr="Logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
@@ -1986,50 +2404,85 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Logo" descr="Logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2124075" cy="428625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="Logo" descr="Logo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2124075" cy="428625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Logo" descr="Logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
@@ -2329,50 +2782,54 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G84"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:G84"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="25" defaultColWidth="30" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7" customHeight="1" ht="50">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="25">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>3</v>
@@ -13936,3772 +14393,6057 @@
     <mergeCell ref="B1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G174"/>
   <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A2" sqref="A2:G174"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr customHeight="true" defaultRowHeight="25" defaultColWidth="30" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetData>
+    <row r="1" spans="1:7" customHeight="1" ht="50">
+      <c r="A1" s="1"/>
+      <c r="B1" s="2" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" customHeight="1" ht="25">
+      <c r="A2" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E2" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" customHeight="1" ht="25">
+      <c r="A3" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+    </row>
+    <row r="4" spans="1:7" customHeight="1" ht="25">
+      <c r="A4" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" customHeight="1" ht="25">
+      <c r="A5" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" customHeight="1" ht="25">
+      <c r="A6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" customHeight="1" ht="25">
+      <c r="A7" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" customHeight="1" ht="25">
+      <c r="A8" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" customHeight="1" ht="25">
+      <c r="A9" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" customHeight="1" ht="25">
+      <c r="A10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" customHeight="1" ht="25">
+      <c r="A11" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" customHeight="1" ht="25">
+      <c r="A12" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" customHeight="1" ht="25">
+      <c r="A13" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" customHeight="1" ht="25">
+      <c r="A14" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" customHeight="1" ht="25">
+      <c r="A15" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" customHeight="1" ht="25">
+      <c r="A16" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
+      <c r="D16" s="4"/>
+      <c r="E16" s="4"/>
+      <c r="F16" s="4"/>
+      <c r="G16" s="4"/>
+    </row>
+    <row r="17" spans="1:7" customHeight="1" ht="25">
+      <c r="A17" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" customHeight="1" ht="25">
+      <c r="A18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" customHeight="1" ht="25">
+      <c r="A19" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" customHeight="1" ht="25">
+      <c r="A20" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" customHeight="1" ht="25">
+      <c r="A21" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" customHeight="1" ht="25">
+      <c r="A22" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" customHeight="1" ht="25">
+      <c r="A23" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" customHeight="1" ht="25">
+      <c r="A24" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" customHeight="1" ht="25">
+      <c r="A25" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" customHeight="1" ht="25">
+      <c r="A26" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" customHeight="1" ht="25">
+      <c r="A27" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" s="4"/>
+      <c r="C27" s="4"/>
+      <c r="D27" s="4"/>
+      <c r="E27" s="4"/>
+      <c r="F27" s="4"/>
+      <c r="G27" s="4"/>
+    </row>
+    <row r="28" spans="1:7" customHeight="1" ht="25">
+      <c r="A28" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" customHeight="1" ht="25">
+      <c r="A29" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" customHeight="1" ht="25">
+      <c r="A30" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B30" s="4"/>
+      <c r="C30" s="4"/>
+      <c r="D30" s="4"/>
+      <c r="E30" s="4"/>
+      <c r="F30" s="4"/>
+      <c r="G30" s="4"/>
+    </row>
+    <row r="31" spans="1:7" customHeight="1" ht="25">
+      <c r="A31" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" customHeight="1" ht="25">
+      <c r="A32" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" customHeight="1" ht="25">
+      <c r="A33" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" customHeight="1" ht="25">
+      <c r="A34" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" customHeight="1" ht="25">
+      <c r="A35" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" customHeight="1" ht="25">
+      <c r="A36" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" customHeight="1" ht="25">
+      <c r="A37" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" customHeight="1" ht="25">
+      <c r="A38" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" customHeight="1" ht="25">
+      <c r="A39" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" customHeight="1" ht="25">
+      <c r="A40" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" customHeight="1" ht="25">
+      <c r="A41" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" customHeight="1" ht="25">
+      <c r="A42" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B42" s="4"/>
+      <c r="C42" s="4"/>
+      <c r="D42" s="4"/>
+      <c r="E42" s="4"/>
+      <c r="F42" s="4"/>
+      <c r="G42" s="4"/>
+    </row>
+    <row r="43" spans="1:7" customHeight="1" ht="25">
+      <c r="A43" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" customHeight="1" ht="25">
+      <c r="A44" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" customHeight="1" ht="25">
+      <c r="A45" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" customHeight="1" ht="25">
+      <c r="A46" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F46" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" customHeight="1" ht="25">
+      <c r="A47" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F47" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" customHeight="1" ht="25">
+      <c r="A48" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F48" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" customHeight="1" ht="25">
+      <c r="A49" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" customHeight="1" ht="25">
+      <c r="A50" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F50" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" customHeight="1" ht="25">
+      <c r="A51" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F51" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" customHeight="1" ht="25">
+      <c r="A52" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F52" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" customHeight="1" ht="25">
+      <c r="A53" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F53" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" customHeight="1" ht="25">
+      <c r="A54" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B54" s="4"/>
+      <c r="C54" s="4"/>
+      <c r="D54" s="4"/>
+      <c r="E54" s="4"/>
+      <c r="F54" s="4"/>
+      <c r="G54" s="4"/>
+    </row>
+    <row r="55" spans="1:7" customHeight="1" ht="25">
+      <c r="A55" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E55" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F55" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" customHeight="1" ht="25">
+      <c r="A56" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="B56" s="4"/>
+      <c r="C56" s="4"/>
+      <c r="D56" s="4"/>
+      <c r="E56" s="4"/>
+      <c r="F56" s="4"/>
+      <c r="G56" s="4"/>
+    </row>
+    <row r="57" spans="1:7" customHeight="1" ht="25">
+      <c r="A57" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F57" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" customHeight="1" ht="25">
+      <c r="A58" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F58" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" customHeight="1" ht="25">
+      <c r="A59" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F59" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" customHeight="1" ht="25">
+      <c r="A60" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F60" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" customHeight="1" ht="25">
+      <c r="A61" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E61" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F61" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" customHeight="1" ht="25">
+      <c r="A62" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="B62" s="4"/>
+      <c r="C62" s="4"/>
+      <c r="D62" s="4"/>
+      <c r="E62" s="4"/>
+      <c r="F62" s="4"/>
+      <c r="G62" s="4"/>
+    </row>
+    <row r="63" spans="1:7" customHeight="1" ht="25">
+      <c r="A63" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F63" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" customHeight="1" ht="25">
+      <c r="A64" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F64" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" customHeight="1" ht="25">
+      <c r="A65" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E65" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F65" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" customHeight="1" ht="25">
+      <c r="A66" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E66" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F66" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" customHeight="1" ht="25">
+      <c r="A67" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F67" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" customHeight="1" ht="25">
+      <c r="A68" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B68" s="4"/>
+      <c r="C68" s="4"/>
+      <c r="D68" s="4"/>
+      <c r="E68" s="4"/>
+      <c r="F68" s="4"/>
+      <c r="G68" s="4"/>
+    </row>
+    <row r="69" spans="1:7" customHeight="1" ht="25">
+      <c r="A69" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E69" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F69" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" customHeight="1" ht="25">
+      <c r="A70" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F70" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" customHeight="1" ht="25">
+      <c r="A71" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E71" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F71" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" customHeight="1" ht="25">
+      <c r="A72" s="4" t="s">
+        <v>426</v>
+      </c>
+      <c r="B72" s="4"/>
+      <c r="C72" s="4"/>
+      <c r="D72" s="4"/>
+      <c r="E72" s="4"/>
+      <c r="F72" s="4"/>
+      <c r="G72" s="4"/>
+    </row>
+    <row r="73" spans="1:7" customHeight="1" ht="25">
+      <c r="A73" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E73" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F73" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" customHeight="1" ht="25">
+      <c r="A74" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="B74" s="4"/>
+      <c r="C74" s="4"/>
+      <c r="D74" s="4"/>
+      <c r="E74" s="4"/>
+      <c r="F74" s="4"/>
+      <c r="G74" s="4"/>
+    </row>
+    <row r="75" spans="1:7" customHeight="1" ht="25">
+      <c r="A75" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F75" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" customHeight="1" ht="25">
+      <c r="A76" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="E76" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F76" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" customHeight="1" ht="25">
+      <c r="A77" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="E77" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F77" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" customHeight="1" ht="25">
+      <c r="A78" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="E78" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F78" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" customHeight="1" ht="25">
+      <c r="A79" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="B79" s="4"/>
+      <c r="C79" s="4"/>
+      <c r="D79" s="4"/>
+      <c r="E79" s="4"/>
+      <c r="F79" s="4"/>
+      <c r="G79" s="4"/>
+    </row>
+    <row r="80" spans="1:7" customHeight="1" ht="25">
+      <c r="A80" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E80" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F80" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" customHeight="1" ht="25">
+      <c r="A81" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E81" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F81" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" customHeight="1" ht="25">
+      <c r="A82" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E82" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F82" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" customHeight="1" ht="25">
+      <c r="A83" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F83" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" customHeight="1" ht="25">
+      <c r="A84" s="4" t="s">
+        <v>436</v>
+      </c>
+      <c r="B84" s="4"/>
+      <c r="C84" s="4"/>
+      <c r="D84" s="4"/>
+      <c r="E84" s="4"/>
+      <c r="F84" s="4"/>
+      <c r="G84" s="4"/>
+    </row>
+    <row r="85" spans="1:7" customHeight="1" ht="25">
+      <c r="A85" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E85" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="F85" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" customHeight="1" ht="25">
+      <c r="A86" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E86" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="F86" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" customHeight="1" ht="25">
+      <c r="A87" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E87" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="F87" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" customHeight="1" ht="25">
+      <c r="A88" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="F88" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" customHeight="1" ht="25">
+      <c r="A89" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="B89" s="4"/>
+      <c r="C89" s="4"/>
+      <c r="D89" s="4"/>
+      <c r="E89" s="4"/>
+      <c r="F89" s="4"/>
+      <c r="G89" s="4"/>
+    </row>
+    <row r="90" spans="1:7" customHeight="1" ht="25">
+      <c r="A90" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="E90" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="F90" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" customHeight="1" ht="25">
+      <c r="A91" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="E91" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="F91" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" customHeight="1" ht="25">
+      <c r="A92" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="E92" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="F92" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" customHeight="1" ht="25">
+      <c r="A93" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="E93" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="F93" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" customHeight="1" ht="25">
+      <c r="A94" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="E94" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="F94" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" customHeight="1" ht="25">
+      <c r="A95" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="E95" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="F95" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" customHeight="1" ht="25">
+      <c r="A96" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="E96" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="F96" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" customHeight="1" ht="25">
+      <c r="A97" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="E97" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="F97" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" customHeight="1" ht="25">
+      <c r="A98" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="E98" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="F98" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" customHeight="1" ht="25">
+      <c r="A99" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="E99" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="F99" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" customHeight="1" ht="25">
+      <c r="A100" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="E100" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="F100" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" customHeight="1" ht="25">
+      <c r="A101" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="E101" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="F101" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" customHeight="1" ht="25">
+      <c r="A102" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="B102" s="4"/>
+      <c r="C102" s="4"/>
+      <c r="D102" s="4"/>
+      <c r="E102" s="4"/>
+      <c r="F102" s="4"/>
+      <c r="G102" s="4"/>
+    </row>
+    <row r="103" spans="1:7" customHeight="1" ht="25">
+      <c r="A103" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="E103" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="F103" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" customHeight="1" ht="25">
+      <c r="A104" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="E104" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="F104" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" customHeight="1" ht="25">
+      <c r="A105" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="E105" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="F105" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" customHeight="1" ht="25">
+      <c r="A106" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="E106" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="F106" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" customHeight="1" ht="25">
+      <c r="A107" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="E107" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="F107" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" customHeight="1" ht="25">
+      <c r="A108" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="E108" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="F108" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" customHeight="1" ht="25">
+      <c r="A109" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="E109" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="F109" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" customHeight="1" ht="25">
+      <c r="A110" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E110" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F110" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" customHeight="1" ht="25">
+      <c r="A111" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="E111" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="F111" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" customHeight="1" ht="25">
+      <c r="A112" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="E112" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="F112" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" customHeight="1" ht="25">
+      <c r="A113" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B113" s="4"/>
+      <c r="C113" s="4"/>
+      <c r="D113" s="4"/>
+      <c r="E113" s="4"/>
+      <c r="F113" s="4"/>
+      <c r="G113" s="4"/>
+    </row>
+    <row r="114" spans="1:7" customHeight="1" ht="25">
+      <c r="A114" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E114" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F114" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" customHeight="1" ht="25">
+      <c r="A115" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E115" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F115" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" customHeight="1" ht="25">
+      <c r="A116" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="B116" s="4"/>
+      <c r="C116" s="4"/>
+      <c r="D116" s="4"/>
+      <c r="E116" s="4"/>
+      <c r="F116" s="4"/>
+      <c r="G116" s="4"/>
+    </row>
+    <row r="117" spans="1:7" customHeight="1" ht="25">
+      <c r="A117" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="E117" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F117" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" customHeight="1" ht="25">
+      <c r="A118" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="E118" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F118" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" customHeight="1" ht="25">
+      <c r="A119" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="E119" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F119" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" customHeight="1" ht="25">
+      <c r="A120" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="E120" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F120" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" customHeight="1" ht="25">
+      <c r="A121" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="E121" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F121" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" customHeight="1" ht="25">
+      <c r="A122" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="E122" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F122" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" customHeight="1" ht="25">
+      <c r="A123" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="E123" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F123" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" customHeight="1" ht="25">
+      <c r="A124" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="E124" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F124" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" customHeight="1" ht="25">
+      <c r="A125" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="E125" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F125" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" customHeight="1" ht="25">
+      <c r="A126" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="E126" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F126" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" customHeight="1" ht="25">
+      <c r="A127" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="E127" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F127" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" customHeight="1" ht="25">
+      <c r="A128" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="B128" s="4"/>
+      <c r="C128" s="4"/>
+      <c r="D128" s="4"/>
+      <c r="E128" s="4"/>
+      <c r="F128" s="4"/>
+      <c r="G128" s="4"/>
+    </row>
+    <row r="129" spans="1:7" customHeight="1" ht="25">
+      <c r="A129" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="E129" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F129" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" customHeight="1" ht="25">
+      <c r="A130" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="E130" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F130" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" customHeight="1" ht="25">
+      <c r="A131" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="E131" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F131" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" customHeight="1" ht="25">
+      <c r="A132" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="E132" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F132" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" customHeight="1" ht="25">
+      <c r="A133" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="E133" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F133" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" customHeight="1" ht="25">
+      <c r="A134" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="E134" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F134" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" customHeight="1" ht="25">
+      <c r="A135" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="E135" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F135" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" customHeight="1" ht="25">
+      <c r="A136" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="E136" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F136" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" customHeight="1" ht="25">
+      <c r="A137" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="E137" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F137" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7" customHeight="1" ht="25">
+      <c r="A138" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="E138" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F138" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" customHeight="1" ht="25">
+      <c r="A139" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="E139" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F139" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" customHeight="1" ht="25">
+      <c r="A140" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="B140" s="4"/>
+      <c r="C140" s="4"/>
+      <c r="D140" s="4"/>
+      <c r="E140" s="4"/>
+      <c r="F140" s="4"/>
+      <c r="G140" s="4"/>
+    </row>
+    <row r="141" spans="1:7" customHeight="1" ht="25">
+      <c r="A141" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E141" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F141" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7" customHeight="1" ht="25">
+      <c r="A142" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="B142" s="4"/>
+      <c r="C142" s="4"/>
+      <c r="D142" s="4"/>
+      <c r="E142" s="4"/>
+      <c r="F142" s="4"/>
+      <c r="G142" s="4"/>
+    </row>
+    <row r="143" spans="1:7" customHeight="1" ht="25">
+      <c r="A143" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E143" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F143" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7" customHeight="1" ht="25">
+      <c r="A144" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E144" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F144" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" customHeight="1" ht="25">
+      <c r="A145" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E145" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F145" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" customHeight="1" ht="25">
+      <c r="A146" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E146" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F146" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" customHeight="1" ht="25">
+      <c r="A147" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E147" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F147" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" customHeight="1" ht="25">
+      <c r="A148" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="B148" s="4"/>
+      <c r="C148" s="4"/>
+      <c r="D148" s="4"/>
+      <c r="E148" s="4"/>
+      <c r="F148" s="4"/>
+      <c r="G148" s="4"/>
+    </row>
+    <row r="149" spans="1:7" customHeight="1" ht="25">
+      <c r="A149" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E149" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F149" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" customHeight="1" ht="25">
+      <c r="A150" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E150" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F150" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" customHeight="1" ht="25">
+      <c r="A151" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E151" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F151" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" customHeight="1" ht="25">
+      <c r="A152" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E152" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F152" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" customHeight="1" ht="25">
+      <c r="A153" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E153" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F153" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" customHeight="1" ht="25">
+      <c r="A154" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="B154" s="4"/>
+      <c r="C154" s="4"/>
+      <c r="D154" s="4"/>
+      <c r="E154" s="4"/>
+      <c r="F154" s="4"/>
+      <c r="G154" s="4"/>
+    </row>
+    <row r="155" spans="1:7" customHeight="1" ht="25">
+      <c r="A155" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E155" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F155" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" customHeight="1" ht="25">
+      <c r="A156" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E156" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F156" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" customHeight="1" ht="25">
+      <c r="A157" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E157" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F157" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" customHeight="1" ht="25">
+      <c r="A158" s="4" t="s">
+        <v>549</v>
+      </c>
+      <c r="B158" s="4"/>
+      <c r="C158" s="4"/>
+      <c r="D158" s="4"/>
+      <c r="E158" s="4"/>
+      <c r="F158" s="4"/>
+      <c r="G158" s="4"/>
+    </row>
+    <row r="159" spans="1:7" customHeight="1" ht="25">
+      <c r="A159" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E159" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F159" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" customHeight="1" ht="25">
+      <c r="A160" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="B160" s="4"/>
+      <c r="C160" s="4"/>
+      <c r="D160" s="4"/>
+      <c r="E160" s="4"/>
+      <c r="F160" s="4"/>
+      <c r="G160" s="4"/>
+    </row>
+    <row r="161" spans="1:7" customHeight="1" ht="25">
+      <c r="A161" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="E161" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F161" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" customHeight="1" ht="25">
+      <c r="A162" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="E162" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F162" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" customHeight="1" ht="25">
+      <c r="A163" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="E163" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F163" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7" customHeight="1" ht="25">
+      <c r="A164" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="E164" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F164" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" customHeight="1" ht="25">
+      <c r="A165" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="B165" s="4"/>
+      <c r="C165" s="4"/>
+      <c r="D165" s="4"/>
+      <c r="E165" s="4"/>
+      <c r="F165" s="4"/>
+      <c r="G165" s="4"/>
+    </row>
+    <row r="166" spans="1:7" customHeight="1" ht="25">
+      <c r="A166" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E166" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F166" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7" customHeight="1" ht="25">
+      <c r="A167" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E167" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F167" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" customHeight="1" ht="25">
+      <c r="A168" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E168" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F168" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7" customHeight="1" ht="25">
+      <c r="A169" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E169" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F169" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" customHeight="1" ht="25">
+      <c r="A170" s="4" t="s">
+        <v>552</v>
+      </c>
+      <c r="B170" s="4"/>
+      <c r="C170" s="4"/>
+      <c r="D170" s="4"/>
+      <c r="E170" s="4"/>
+      <c r="F170" s="4"/>
+      <c r="G170" s="4"/>
+    </row>
+    <row r="171" spans="1:7" customHeight="1" ht="25">
+      <c r="A171" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E171" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="F171" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" customHeight="1" ht="25">
+      <c r="A172" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C172" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E172" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="F172" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7" customHeight="1" ht="25">
+      <c r="A173" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E173" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="F173" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7" customHeight="1" ht="25">
+      <c r="A174" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C174" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E174" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="F174" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="B1:G1"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <drawing r:id="rId1"/>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G108"/>
+  <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="25" defaultColWidth="30" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7" customHeight="1" ht="50">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
-        <v>312</v>
+        <v>553</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="25">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="25">
       <c r="A3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="25">
       <c r="A4" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>313</v>
+        <v>178</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>314</v>
+        <v>554</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>315</v>
+        <v>555</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>316</v>
+        <v>556</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="25">
       <c r="A5" s="1" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>317</v>
+        <v>557</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>318</v>
+        <v>558</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>315</v>
+        <v>428</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>319</v>
+        <v>224</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="25">
       <c r="A6" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>320</v>
+        <v>559</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>321</v>
+        <v>560</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>322</v>
+        <v>561</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>323</v>
+        <v>562</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="25">
       <c r="A7" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>324</v>
+        <v>407</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>325</v>
+        <v>42</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>10</v>
+        <v>257</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>326</v>
+        <v>563</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="25">
       <c r="A8" s="1" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>108</v>
+        <v>564</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>327</v>
+        <v>565</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>328</v>
+        <v>137</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>172</v>
+        <v>566</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="25">
       <c r="A9" s="1" t="s">
-        <v>329</v>
+        <v>44</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>330</v>
+        <v>567</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>331</v>
+        <v>179</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>332</v>
+        <v>87</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>333</v>
+        <v>160</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="25">
       <c r="A10" s="1" t="s">
-        <v>47</v>
+        <v>329</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>332</v>
+        <v>568</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>11</v>
+        <v>151</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>10</v>
+        <v>569</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>334</v>
+        <v>570</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="25">
       <c r="A11" s="1" t="s">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>335</v>
+        <v>438</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>336</v>
+        <v>571</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>337</v>
+        <v>572</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="25">
       <c r="A12" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>328</v>
+        <v>11</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>338</v>
+        <v>573</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>339</v>
+        <v>92</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>340</v>
+        <v>574</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="25">
       <c r="A13" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>341</v>
+        <v>575</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>342</v>
+        <v>576</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>339</v>
+        <v>74</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>343</v>
+        <v>418</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="25">
       <c r="A14" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>344</v>
+        <v>577</v>
       </c>
       <c r="E14" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="F14" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="F14" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="1" t="s">
-        <v>346</v>
+        <v>579</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="25">
       <c r="A15" s="1" t="s">
-        <v>347</v>
+        <v>22</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="E15" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="E15" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="1" t="s">
-        <v>349</v>
+        <v>580</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>350</v>
+        <v>581</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="25">
       <c r="A16" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="4"/>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
       <c r="G16" s="4"/>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="25">
       <c r="A17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>217</v>
+        <v>10</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>217</v>
+        <v>10</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>10</v>
+        <v>214</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="25">
       <c r="A18" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>351</v>
+        <v>10</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>352</v>
+        <v>10</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>353</v>
+        <v>582</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>215</v>
+        <v>582</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="25">
       <c r="A19" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>354</v>
+        <v>10</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>158</v>
+        <v>10</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>10</v>
+        <v>214</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="25">
       <c r="A20" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>355</v>
+        <v>10</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>356</v>
+        <v>10</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>357</v>
+        <v>169</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="25">
       <c r="A21" s="1" t="s">
         <v>329</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>355</v>
+        <v>10</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>356</v>
+        <v>10</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>358</v>
+        <v>583</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>333</v>
+        <v>583</v>
       </c>
     </row>
     <row r="22" spans="1:7" customHeight="1" ht="25">
       <c r="A22" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>355</v>
+        <v>10</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>35</v>
+        <v>214</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>158</v>
+        <v>214</v>
       </c>
     </row>
     <row r="23" spans="1:7" customHeight="1" ht="25">
       <c r="A23" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>351</v>
+        <v>10</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>359</v>
+        <v>10</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>360</v>
+        <v>584</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>262</v>
+        <v>584</v>
       </c>
     </row>
     <row r="24" spans="1:7" customHeight="1" ht="25">
-      <c r="A24" s="1" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="A24" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="4"/>
+      <c r="C24" s="4"/>
+      <c r="D24" s="4"/>
+      <c r="E24" s="4"/>
+      <c r="F24" s="4"/>
+      <c r="G24" s="4"/>
     </row>
     <row r="25" spans="1:7" customHeight="1" ht="25">
       <c r="A25" s="1" t="s">
-        <v>362</v>
+        <v>12</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>363</v>
+        <v>10</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>364</v>
+        <v>10</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>10</v>
+        <v>585</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>158</v>
+        <v>585</v>
       </c>
     </row>
     <row r="26" spans="1:7" customHeight="1" ht="25">
       <c r="A26" s="1" t="s">
-        <v>347</v>
+        <v>44</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>365</v>
+        <v>10</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>366</v>
+        <v>10</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>367</v>
+        <v>586</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>368</v>
+        <v>586</v>
       </c>
     </row>
     <row r="27" spans="1:7" customHeight="1" ht="25">
       <c r="A27" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
       <c r="F27" s="4"/>
       <c r="G27" s="4"/>
     </row>
     <row r="28" spans="1:7" customHeight="1" ht="25">
       <c r="A28" s="1" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>10</v>
+        <v>278</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>369</v>
+        <v>23</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
     </row>
     <row r="29" spans="1:7" customHeight="1" ht="25">
       <c r="A29" s="1" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>172</v>
+        <v>150</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>172</v>
+        <v>150</v>
       </c>
     </row>
     <row r="30" spans="1:7" customHeight="1" ht="25">
-      <c r="A30" s="4" t="s">
-[...7 lines deleted...]
-      <c r="G30" s="4"/>
+      <c r="A30" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>91</v>
+      </c>
     </row>
     <row r="31" spans="1:7" customHeight="1" ht="25">
       <c r="A31" s="1" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>218</v>
+        <v>587</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>370</v>
+        <v>23</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="32" spans="1:7" customHeight="1" ht="25">
       <c r="A32" s="1" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>372</v>
+        <v>428</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>373</v>
+        <v>588</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>150</v>
+        <v>589</v>
       </c>
     </row>
     <row r="33" spans="1:7" customHeight="1" ht="25">
       <c r="A33" s="1" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>374</v>
+        <v>438</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>375</v>
+        <v>590</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
     </row>
     <row r="34" spans="1:7" customHeight="1" ht="25">
-      <c r="A34" s="1" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="A34" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B34" s="4"/>
+      <c r="C34" s="4"/>
+      <c r="D34" s="4"/>
+      <c r="E34" s="4"/>
+      <c r="F34" s="4"/>
+      <c r="G34" s="4"/>
     </row>
     <row r="35" spans="1:7" customHeight="1" ht="25">
       <c r="A35" s="1" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>10</v>
+        <v>592</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>10</v>
+        <v>591</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>377</v>
+        <v>355</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>316</v>
+        <v>593</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>378</v>
+        <v>392</v>
       </c>
     </row>
     <row r="36" spans="1:7" customHeight="1" ht="25">
       <c r="A36" s="1" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>10</v>
+        <v>594</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>10</v>
+        <v>374</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>379</v>
+        <v>40</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>181</v>
+        <v>268</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>380</v>
+        <v>141</v>
       </c>
     </row>
     <row r="37" spans="1:7" customHeight="1" ht="25">
       <c r="A37" s="1" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>10</v>
+        <v>596</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>10</v>
+        <v>595</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>218</v>
+        <v>108</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>381</v>
+        <v>597</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>156</v>
+        <v>565</v>
       </c>
     </row>
     <row r="38" spans="1:7" customHeight="1" ht="25">
       <c r="A38" s="1" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>10</v>
+        <v>598</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>10</v>
+        <v>82</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>240</v>
+        <v>179</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>288</v>
+        <v>599</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>382</v>
+        <v>399</v>
       </c>
     </row>
     <row r="39" spans="1:7" customHeight="1" ht="25">
       <c r="A39" s="1" t="s">
-        <v>383</v>
+        <v>44</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>10</v>
+        <v>598</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>10</v>
+        <v>600</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>13</v>
+        <v>179</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>137</v>
+        <v>554</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>172</v>
+        <v>601</v>
       </c>
     </row>
     <row r="40" spans="1:7" customHeight="1" ht="25">
       <c r="A40" s="1" t="s">
-        <v>384</v>
+        <v>47</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>10</v>
+        <v>603</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>10</v>
+        <v>602</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>385</v>
+        <v>37</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>11</v>
+        <v>604</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>386</v>
+        <v>409</v>
       </c>
     </row>
     <row r="41" spans="1:7" customHeight="1" ht="25">
-      <c r="A41" s="1" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="A41" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B41" s="4"/>
+      <c r="C41" s="4"/>
+      <c r="D41" s="4"/>
+      <c r="E41" s="4"/>
+      <c r="F41" s="4"/>
+      <c r="G41" s="4"/>
     </row>
     <row r="42" spans="1:7" customHeight="1" ht="25">
-      <c r="A42" s="4" t="s">
-[...7 lines deleted...]
-      <c r="G42" s="4"/>
+      <c r="A42" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="43" spans="1:7" customHeight="1" ht="25">
       <c r="A43" s="1" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>390</v>
+        <v>10</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>214</v>
+        <v>10</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>365</v>
+        <v>10</v>
       </c>
       <c r="E43" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>391</v>
+        <v>10</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>392</v>
+        <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:7" customHeight="1" ht="25">
       <c r="A44" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>394</v>
+        <v>10</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>393</v>
+        <v>10</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>365</v>
+        <v>10</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>395</v>
+        <v>605</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>141</v>
+        <v>605</v>
       </c>
     </row>
     <row r="45" spans="1:7" customHeight="1" ht="25">
-      <c r="A45" s="1" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="A45" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B45" s="4"/>
+      <c r="C45" s="4"/>
+      <c r="D45" s="4"/>
+      <c r="E45" s="4"/>
+      <c r="F45" s="4"/>
+      <c r="G45" s="4"/>
     </row>
     <row r="46" spans="1:7" customHeight="1" ht="25">
       <c r="A46" s="1" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>390</v>
+        <v>10</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>397</v>
+        <v>10</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>365</v>
+        <v>10</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>10</v>
+        <v>606</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>398</v>
+        <v>554</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>399</v>
+        <v>607</v>
       </c>
     </row>
     <row r="47" spans="1:7" customHeight="1" ht="25">
       <c r="A47" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>394</v>
+        <v>10</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>400</v>
+        <v>10</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>365</v>
+        <v>10</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>10</v>
+        <v>608</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>401</v>
+        <v>338</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>402</v>
+        <v>424</v>
       </c>
     </row>
     <row r="48" spans="1:7" customHeight="1" ht="25">
       <c r="A48" s="1" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>404</v>
+        <v>10</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>403</v>
+        <v>10</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>351</v>
+        <v>10</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>10</v>
+        <v>609</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>405</v>
+        <v>610</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>406</v>
+        <v>589</v>
       </c>
     </row>
     <row r="49" spans="1:7" customHeight="1" ht="25">
       <c r="A49" s="1" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>390</v>
+        <v>10</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>407</v>
+        <v>10</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>365</v>
+        <v>10</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>342</v>
+        <v>43</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>408</v>
+        <v>43</v>
       </c>
     </row>
     <row r="50" spans="1:7" customHeight="1" ht="25">
       <c r="A50" s="1" t="s">
-        <v>47</v>
+        <v>611</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>404</v>
+        <v>10</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>245</v>
+        <v>10</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>351</v>
+        <v>10</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>375</v>
+        <v>43</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>409</v>
+        <v>43</v>
       </c>
     </row>
     <row r="51" spans="1:7" customHeight="1" ht="25">
-      <c r="A51" s="1" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="A51" s="4" t="s">
+        <v>426</v>
+      </c>
+      <c r="B51" s="4"/>
+      <c r="C51" s="4"/>
+      <c r="D51" s="4"/>
+      <c r="E51" s="4"/>
+      <c r="F51" s="4"/>
+      <c r="G51" s="4"/>
     </row>
     <row r="52" spans="1:7" customHeight="1" ht="25">
       <c r="A52" s="1" t="s">
-        <v>384</v>
+        <v>20</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>411</v>
+        <v>10</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>217</v>
+        <v>10</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>412</v>
+        <v>10</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>413</v>
+        <v>87</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>414</v>
+        <v>87</v>
       </c>
     </row>
     <row r="53" spans="1:7" customHeight="1" ht="25">
-      <c r="A53" s="1" t="s">
-[...8 lines deleted...]
-      <c r="D53" s="1" t="s">
+      <c r="A53" s="4" t="s">
+        <v>612</v>
+      </c>
+      <c r="B53" s="4"/>
+      <c r="C53" s="4"/>
+      <c r="D53" s="4"/>
+      <c r="E53" s="4"/>
+      <c r="F53" s="4"/>
+      <c r="G53" s="4"/>
+    </row>
+    <row r="54" spans="1:7" customHeight="1" ht="25">
+      <c r="A54" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="D54" s="1" t="s">
         <v>364</v>
       </c>
-      <c r="E53" s="1" t="s">
-[...18 lines deleted...]
-      <c r="G54" s="4"/>
+      <c r="E54" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="F54" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>240</v>
+      </c>
     </row>
     <row r="55" spans="1:7" customHeight="1" ht="25">
       <c r="A55" s="1" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>10</v>
+        <v>179</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>10</v>
+        <v>94</v>
       </c>
       <c r="E55" s="1" t="s">
-        <v>10</v>
+        <v>359</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>417</v>
+        <v>614</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>417</v>
+        <v>254</v>
       </c>
     </row>
     <row r="56" spans="1:7" customHeight="1" ht="25">
       <c r="A56" s="4" t="s">
-        <v>171</v>
+        <v>56</v>
       </c>
       <c r="B56" s="4"/>
       <c r="C56" s="4"/>
       <c r="D56" s="4"/>
       <c r="E56" s="4"/>
       <c r="F56" s="4"/>
       <c r="G56" s="4"/>
     </row>
     <row r="57" spans="1:7" customHeight="1" ht="25">
       <c r="A57" s="1" t="s">
-        <v>9</v>
+        <v>72</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>10</v>
+        <v>615</v>
       </c>
       <c r="E57" s="1" t="s">
-        <v>10</v>
+        <v>616</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>255</v>
+        <v>617</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>255</v>
+        <v>57</v>
       </c>
     </row>
     <row r="58" spans="1:7" customHeight="1" ht="25">
       <c r="A58" s="1" t="s">
-        <v>272</v>
+        <v>34</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>10</v>
+        <v>618</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>10</v>
+        <v>619</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>260</v>
+        <v>620</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>260</v>
+        <v>57</v>
       </c>
     </row>
     <row r="59" spans="1:7" customHeight="1" ht="25">
       <c r="A59" s="1" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>10</v>
+        <v>621</v>
       </c>
       <c r="E59" s="1" t="s">
-        <v>10</v>
+        <v>622</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>418</v>
+        <v>623</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>418</v>
+        <v>57</v>
       </c>
     </row>
     <row r="60" spans="1:7" customHeight="1" ht="25">
       <c r="A60" s="1" t="s">
-        <v>273</v>
+        <v>12</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>10</v>
+        <v>624</v>
       </c>
       <c r="E60" s="1" t="s">
-        <v>10</v>
+        <v>625</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>260</v>
+        <v>626</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>260</v>
+        <v>57</v>
       </c>
     </row>
     <row r="61" spans="1:7" customHeight="1" ht="25">
       <c r="A61" s="1" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>10</v>
+        <v>627</v>
       </c>
       <c r="E61" s="1" t="s">
-        <v>10</v>
+        <v>628</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>419</v>
+        <v>629</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>419</v>
+        <v>57</v>
       </c>
     </row>
     <row r="62" spans="1:7" customHeight="1" ht="25">
-      <c r="A62" s="4" t="s">
-[...7 lines deleted...]
-      <c r="G62" s="4"/>
+      <c r="A62" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="F62" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>57</v>
+      </c>
     </row>
     <row r="63" spans="1:7" customHeight="1" ht="25">
       <c r="A63" s="1" t="s">
-        <v>9</v>
+        <v>329</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>10</v>
+        <v>633</v>
       </c>
       <c r="E63" s="1" t="s">
-        <v>10</v>
+        <v>634</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>420</v>
+        <v>635</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>420</v>
+        <v>57</v>
       </c>
     </row>
     <row r="64" spans="1:7" customHeight="1" ht="25">
       <c r="A64" s="1" t="s">
-        <v>272</v>
+        <v>47</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>10</v>
+        <v>636</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>10</v>
+        <v>637</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>87</v>
+        <v>638</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>87</v>
+        <v>57</v>
       </c>
     </row>
     <row r="65" spans="1:7" customHeight="1" ht="25">
       <c r="A65" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>10</v>
+        <v>639</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>10</v>
+        <v>640</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>421</v>
+        <v>641</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>421</v>
+        <v>57</v>
       </c>
     </row>
     <row r="66" spans="1:7" customHeight="1" ht="25">
       <c r="A66" s="1" t="s">
-        <v>273</v>
+        <v>20</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>10</v>
+        <v>642</v>
       </c>
       <c r="E66" s="1" t="s">
-        <v>10</v>
+        <v>643</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>422</v>
+        <v>644</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>422</v>
+        <v>57</v>
       </c>
     </row>
     <row r="67" spans="1:7" customHeight="1" ht="25">
       <c r="A67" s="1" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>10</v>
+        <v>645</v>
       </c>
       <c r="E67" s="1" t="s">
-        <v>10</v>
+        <v>646</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>423</v>
+        <v>647</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>423</v>
+        <v>57</v>
       </c>
     </row>
     <row r="68" spans="1:7" customHeight="1" ht="25">
-      <c r="A68" s="4" t="s">
-[...7 lines deleted...]
-      <c r="G68" s="4"/>
+      <c r="A68" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="E68" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="F68" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>57</v>
+      </c>
     </row>
     <row r="69" spans="1:7" customHeight="1" ht="25">
-      <c r="A69" s="1" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="A69" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="B69" s="4"/>
+      <c r="C69" s="4"/>
+      <c r="D69" s="4"/>
+      <c r="E69" s="4"/>
+      <c r="F69" s="4"/>
+      <c r="G69" s="4"/>
     </row>
     <row r="70" spans="1:7" customHeight="1" ht="25">
       <c r="A70" s="1" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E70" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>424</v>
+        <v>57</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>424</v>
+        <v>57</v>
       </c>
     </row>
     <row r="71" spans="1:7" customHeight="1" ht="25">
       <c r="A71" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E71" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>425</v>
+        <v>57</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>425</v>
+        <v>57</v>
       </c>
     </row>
     <row r="72" spans="1:7" customHeight="1" ht="25">
-      <c r="A72" s="4" t="s">
-[...7 lines deleted...]
-      <c r="G72" s="4"/>
+      <c r="A72" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E72" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F72" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>57</v>
+      </c>
     </row>
     <row r="73" spans="1:7" customHeight="1" ht="25">
       <c r="A73" s="1" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E73" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>87</v>
+        <v>57</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>87</v>
+        <v>57</v>
       </c>
     </row>
     <row r="74" spans="1:7" customHeight="1" ht="25">
-      <c r="A74" s="4" t="s">
-[...7 lines deleted...]
-      <c r="G74" s="4"/>
+      <c r="A74" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E74" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F74" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>57</v>
+      </c>
     </row>
     <row r="75" spans="1:7" customHeight="1" ht="25">
       <c r="A75" s="1" t="s">
-        <v>9</v>
+        <v>47</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>427</v>
+        <v>10</v>
       </c>
       <c r="E75" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>428</v>
+        <v>57</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>332</v>
+        <v>57</v>
       </c>
     </row>
     <row r="76" spans="1:7" customHeight="1" ht="25">
       <c r="A76" s="1" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>429</v>
+        <v>10</v>
       </c>
       <c r="E76" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>430</v>
+        <v>57</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>431</v>
+        <v>57</v>
       </c>
     </row>
     <row r="77" spans="1:7" customHeight="1" ht="25">
-      <c r="A77" s="1" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="A77" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B77" s="4"/>
+      <c r="C77" s="4"/>
+      <c r="D77" s="4"/>
+      <c r="E77" s="4"/>
+      <c r="F77" s="4"/>
+      <c r="G77" s="4"/>
     </row>
     <row r="78" spans="1:7" customHeight="1" ht="25">
       <c r="A78" s="1" t="s">
-        <v>72</v>
+        <v>12</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>179</v>
+        <v>10</v>
       </c>
       <c r="E78" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F78" s="1" t="s">
-        <v>151</v>
+        <v>57</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>385</v>
+        <v>57</v>
       </c>
     </row>
     <row r="79" spans="1:7" customHeight="1" ht="25">
-      <c r="A79" s="4" t="s">
-[...7 lines deleted...]
-      <c r="G79" s="4"/>
+      <c r="A79" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E79" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F79" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>57</v>
+      </c>
     </row>
     <row r="80" spans="1:7" customHeight="1" ht="25">
-      <c r="A80" s="1" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="A80" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="B80" s="4"/>
+      <c r="C80" s="4"/>
+      <c r="D80" s="4"/>
+      <c r="E80" s="4"/>
+      <c r="F80" s="4"/>
+      <c r="G80" s="4"/>
     </row>
     <row r="81" spans="1:7" customHeight="1" ht="25">
       <c r="A81" s="1" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>10</v>
+        <v>651</v>
       </c>
       <c r="E81" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>433</v>
+        <v>652</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>433</v>
+        <v>57</v>
       </c>
     </row>
     <row r="82" spans="1:7" customHeight="1" ht="25">
       <c r="A82" s="1" t="s">
-        <v>434</v>
+        <v>9</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E82" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
     </row>
     <row r="83" spans="1:7" customHeight="1" ht="25">
       <c r="A83" s="1" t="s">
-        <v>114</v>
+        <v>39</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E83" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F83" s="1" t="s">
-        <v>435</v>
+        <v>57</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>435</v>
+        <v>57</v>
       </c>
     </row>
     <row r="84" spans="1:7" customHeight="1" ht="25">
-      <c r="A84" s="4" t="s">
-[...7 lines deleted...]
-      <c r="G84" s="4"/>
+      <c r="A84" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="E84" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F84" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>57</v>
+      </c>
     </row>
     <row r="85" spans="1:7" customHeight="1" ht="25">
       <c r="A85" s="1" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>10</v>
+        <v>655</v>
       </c>
       <c r="E85" s="1" t="s">
-        <v>245</v>
+        <v>10</v>
       </c>
       <c r="F85" s="1" t="s">
-        <v>10</v>
+        <v>656</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>245</v>
+        <v>57</v>
       </c>
     </row>
     <row r="86" spans="1:7" customHeight="1" ht="25">
       <c r="A86" s="1" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>10</v>
+        <v>657</v>
       </c>
       <c r="E86" s="1" t="s">
-        <v>437</v>
+        <v>10</v>
       </c>
       <c r="F86" s="1" t="s">
-        <v>10</v>
+        <v>658</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>437</v>
+        <v>57</v>
       </c>
     </row>
     <row r="87" spans="1:7" customHeight="1" ht="25">
-      <c r="A87" s="1" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="A87" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="B87" s="4"/>
+      <c r="C87" s="4"/>
+      <c r="D87" s="4"/>
+      <c r="E87" s="4"/>
+      <c r="F87" s="4"/>
+      <c r="G87" s="4"/>
     </row>
     <row r="88" spans="1:7" customHeight="1" ht="25">
       <c r="A88" s="1" t="s">
-        <v>439</v>
+        <v>34</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>10</v>
+        <v>660</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>10</v>
+        <v>659</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>10</v>
+        <v>661</v>
       </c>
       <c r="E88" s="1" t="s">
-        <v>320</v>
+        <v>10</v>
       </c>
       <c r="F88" s="1" t="s">
-        <v>10</v>
+        <v>662</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>320</v>
+        <v>57</v>
       </c>
     </row>
     <row r="89" spans="1:7" customHeight="1" ht="25">
-      <c r="A89" s="4" t="s">
-[...7 lines deleted...]
-      <c r="G89" s="4"/>
+      <c r="A89" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="E89" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F89" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>57</v>
+      </c>
     </row>
     <row r="90" spans="1:7" customHeight="1" ht="25">
       <c r="A90" s="1" t="s">
-        <v>72</v>
+        <v>39</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>10</v>
+        <v>668</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>10</v>
+        <v>667</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>440</v>
+        <v>669</v>
       </c>
       <c r="E90" s="1" t="s">
-        <v>441</v>
+        <v>10</v>
       </c>
       <c r="F90" s="1" t="s">
-        <v>442</v>
+        <v>670</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="91" spans="1:7" customHeight="1" ht="25">
       <c r="A91" s="1" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>10</v>
+        <v>672</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>10</v>
+        <v>671</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>443</v>
+        <v>673</v>
       </c>
       <c r="E91" s="1" t="s">
-        <v>444</v>
+        <v>10</v>
       </c>
       <c r="F91" s="1" t="s">
-        <v>445</v>
+        <v>674</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="92" spans="1:7" customHeight="1" ht="25">
       <c r="A92" s="1" t="s">
-        <v>12</v>
+        <v>44</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>10</v>
+        <v>676</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>10</v>
+        <v>675</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>446</v>
+        <v>677</v>
       </c>
       <c r="E92" s="1" t="s">
-        <v>447</v>
+        <v>10</v>
       </c>
       <c r="F92" s="1" t="s">
-        <v>448</v>
+        <v>678</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="93" spans="1:7" customHeight="1" ht="25">
       <c r="A93" s="1" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>10</v>
+        <v>680</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>10</v>
+        <v>679</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>449</v>
+        <v>681</v>
       </c>
       <c r="E93" s="1" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="F93" s="1" t="s">
-        <v>10</v>
+        <v>682</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="94" spans="1:7" customHeight="1" ht="25">
-      <c r="A94" s="1" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="A94" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="B94" s="4"/>
+      <c r="C94" s="4"/>
+      <c r="D94" s="4"/>
+      <c r="E94" s="4"/>
+      <c r="F94" s="4"/>
+      <c r="G94" s="4"/>
     </row>
     <row r="95" spans="1:7" customHeight="1" ht="25">
       <c r="A95" s="1" t="s">
-        <v>329</v>
+        <v>9</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>454</v>
+        <v>10</v>
       </c>
       <c r="E95" s="1" t="s">
-        <v>455</v>
+        <v>10</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>456</v>
+        <v>57</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="96" spans="1:7" customHeight="1" ht="25">
       <c r="A96" s="1" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>457</v>
+        <v>10</v>
       </c>
       <c r="E96" s="1" t="s">
-        <v>458</v>
+        <v>10</v>
       </c>
       <c r="F96" s="1" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="97" spans="1:7" customHeight="1" ht="25">
       <c r="A97" s="1" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>459</v>
+        <v>10</v>
       </c>
       <c r="E97" s="1" t="s">
-        <v>460</v>
+        <v>10</v>
       </c>
       <c r="F97" s="1" t="s">
-        <v>461</v>
+        <v>57</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="98" spans="1:7" customHeight="1" ht="25">
-      <c r="A98" s="1" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="A98" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="B98" s="4"/>
+      <c r="C98" s="4"/>
+      <c r="D98" s="4"/>
+      <c r="E98" s="4"/>
+      <c r="F98" s="4"/>
+      <c r="G98" s="4"/>
     </row>
     <row r="99" spans="1:7" customHeight="1" ht="25">
       <c r="A99" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>465</v>
+        <v>10</v>
       </c>
       <c r="E99" s="1" t="s">
-        <v>466</v>
+        <v>683</v>
       </c>
       <c r="F99" s="1" t="s">
-        <v>467</v>
+        <v>684</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="100" spans="1:7" customHeight="1" ht="25">
       <c r="A100" s="1" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>468</v>
+        <v>10</v>
       </c>
       <c r="E100" s="1" t="s">
-        <v>469</v>
+        <v>683</v>
       </c>
       <c r="F100" s="1" t="s">
-        <v>470</v>
+        <v>684</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="101" spans="1:7" customHeight="1" ht="25">
       <c r="A101" s="1" t="s">
-        <v>347</v>
+        <v>16</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>471</v>
+        <v>10</v>
       </c>
       <c r="E101" s="1" t="s">
-        <v>472</v>
+        <v>683</v>
       </c>
       <c r="F101" s="1" t="s">
-        <v>473</v>
+        <v>684</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="102" spans="1:7" customHeight="1" ht="25">
-      <c r="A102" s="4" t="s">
-[...7 lines deleted...]
-      <c r="G102" s="4"/>
+      <c r="A102" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E102" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F102" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>57</v>
+      </c>
     </row>
     <row r="103" spans="1:7" customHeight="1" ht="25">
       <c r="A103" s="1" t="s">
-        <v>26</v>
+        <v>611</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>474</v>
+        <v>10</v>
       </c>
       <c r="E103" s="1" t="s">
-        <v>475</v>
+        <v>10</v>
       </c>
       <c r="F103" s="1" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="104" spans="1:7" customHeight="1" ht="25">
-      <c r="A104" s="1" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="A104" s="4" t="s">
+        <v>549</v>
+      </c>
+      <c r="B104" s="4"/>
+      <c r="C104" s="4"/>
+      <c r="D104" s="4"/>
+      <c r="E104" s="4"/>
+      <c r="F104" s="4"/>
+      <c r="G104" s="4"/>
     </row>
     <row r="105" spans="1:7" customHeight="1" ht="25">
       <c r="A105" s="1" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>479</v>
+        <v>10</v>
       </c>
       <c r="E105" s="1" t="s">
-        <v>480</v>
+        <v>10</v>
       </c>
       <c r="F105" s="1" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="106" spans="1:7" customHeight="1" ht="25">
-      <c r="A106" s="1" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="A106" s="4" t="s">
+        <v>685</v>
+      </c>
+      <c r="B106" s="4"/>
+      <c r="C106" s="4"/>
+      <c r="D106" s="4"/>
+      <c r="E106" s="4"/>
+      <c r="F106" s="4"/>
+      <c r="G106" s="4"/>
     </row>
     <row r="107" spans="1:7" customHeight="1" ht="25">
       <c r="A107" s="1" t="s">
-        <v>329</v>
+        <v>613</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>10</v>
+        <v>686</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>484</v>
+        <v>687</v>
       </c>
       <c r="E107" s="1" t="s">
-        <v>485</v>
+        <v>688</v>
       </c>
       <c r="F107" s="1" t="s">
-        <v>486</v>
+        <v>689</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="108" spans="1:7" customHeight="1" ht="25">
       <c r="A108" s="1" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>10</v>
+        <v>686</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>487</v>
+        <v>687</v>
       </c>
       <c r="E108" s="1" t="s">
-        <v>488</v>
+        <v>688</v>
       </c>
       <c r="F108" s="1" t="s">
-        <v>489</v>
+        <v>689</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>57</v>
-[...1384 lines deleted...]
-      <c r="G174" s="1" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>2018</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>